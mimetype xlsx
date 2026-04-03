--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>성윤숙</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-26T10:32:33Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-26T10:32:33Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-26T10:32:33Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서 론	1
 1. 연구의 필요성 및 목적	3
 2. 연구내용 및 방법	4
 1) 연구내용	4
 2) 연구방법	4
 Ⅱ. 학교폭력 예방교육 컨설팅단 컨설팅 현황 및 결과	11
 1. 교육부 학교폭력 예방교육 적용의 중점사항	13
 2. 17개 시도교육청 학교폭력 예방교육 운영 현황	14
 3. 학교폭력 예방교육 컨설팅단 컨설팅 현황	15
 1) 학교폭력 예방교육 컨설팅 현황	15
 2) 학교폭력 예방교육 컨설팅 결과보고서 및 체크리스트 분석	18
 Ⅲ. 단위학교 학교폭력 예방교육 컨설팅 운영 현황	49
 1. 2019~2020년 어울림 프로그램 컨설팅 운영 현황	51
 1) 2019년 어울림 프로그램 컨설팅 운영 현황	51
 2) 2020년 어울림 프로그램 컨설팅 운영 현황	52
 2. 2021년 어울림 프로그램 컨설팅 운영 현황	54