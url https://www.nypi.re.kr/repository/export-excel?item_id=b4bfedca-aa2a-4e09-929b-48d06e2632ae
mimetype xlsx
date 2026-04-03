--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>성은모||김혜경||박소화</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:34Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:34Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:49:34Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 Ⅰ. 서론
   1. 연구의 필요성 및 목적
   2. 연구내용 및 범위
   3. 기대효과 및 활용방안
 Ⅱ. 선행문헌분석
   1. 멘토링의 개념 및 특성
   2. 멘토링의 기능과 효과
   3. 멘토링의 유형 및 특징
   4. 멘토링 운영의 주요 요소
 Ⅲ. 연구방법
   1. 연구대상
   2. 연구절차
   3. 멘토링 프로그램의 사례조사를 위한 연구방법
   4. 멘토링 수행기관 유형별 운영 매뉴얼 개발을 위한 연구방법
 Ⅳ. 멘토링 프로그램의 사례 조사 분석