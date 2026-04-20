--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김현철||최창욱</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:54Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:54Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:06:54Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
    1. 연구의 필요성 및 목적
    2. 연구내용
    3. 연구방법 및 연구추진체계
 Ⅱ. 외부환경 분석
    1. 통일 및 통일교육환경분석
    2. 경기북부지역 및 DMZ 지역의 환경분석
    3. 독일의 사례분석
 Ⅲ. 내부 환경분석(AS-IS) 및 개선방안(TO-BE)
    1. 비전분석
    2. 프로그램 분석
    3. 시설 현황 분석
    4. 인력 및 조직 현황 분석
    5. 홍보 현황 분석
    6. 예산 현황 분석
 Ⅳ. SWOT 분석