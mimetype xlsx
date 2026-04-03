--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김성은||박하나||김현수</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:11:46Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:11:46Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구는 실태조사 결과를 바탕으로 학업중단 위기 청소년 지원 방안을 도출하고자 수행되었다. 학업중단 청소년 수는 2015년 이후로 매년 증가추세인데, 실태조사 결과 그 사유로는 학업과 친구관계, 심리 및 신체건강 등이 주요하게 나타났다. 숙려제 참여한 청소년은 조사에 응답한 청소년의 절반 정도로 나타났고, 숙려제 미참여 사유로는 ‘도움이 될 것 같지 않았다’가 가장 많았다.
  학업중단을 예방하는 보호요인으로는 ‘즐겁고 편한 친구’, ‘학교에 대한 흥미’를 답한 경우가 많았고, 학교에 대한 개선 요구로 ‘학교 및 교사’와 ‘학교의 환경 및 학교 제도’에 관련된 내용이 많았는데, 구체적으로 보면 폭력으로부터 안전한 학교, 나를 이해해주는 선생님, 건강상 문제에도 편하게 이용할 수 있는 학교 시설, 원활한 전학 제도에 관한 요구 등이었다. 학업중단 이후에도 학업을 지속하고 있는 경우가 가장 많았고, 학업중단 후 장래에 대한 막막함을 가장 큰 어려움으로 답하였다. 면담조사에서도 주요한 중단 사유로 ‘친구관계 문제’, ‘학업 및 진로 갈등’, ‘심리 및 신체건강 사유’를 다시 확인할 수 있었는데, 사유들은 상당히 복합적으로 존재하고 있었다.
  조사 결과를 바탕으로 학업중단숙려제 지원 방안과 학교 학업중단 예방 기능 강화 방안을 제시하였으며, 각 방안별 실행전략으로 학구 구성원 인식 변화, 프로그램 및 매뉴얼 보급, 참여 학생 조기 발굴과 개입 그리고 교내 조직의 기능 강화, 지역 자원과의 연계 강화를 제언하였다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:11:46Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서 론
 1. 연구목적	3
 2. 연구내용	4
 3. 연구방법	5
 Ⅱ. 학업중단 현황
 1. 학업중단 개념	11
 2. 학업중단 규모 및 추이	15
 3. 학업중단 예방 정책	28
 Ⅲ. 학업중단 실태조사
 1. 조사 개요	35