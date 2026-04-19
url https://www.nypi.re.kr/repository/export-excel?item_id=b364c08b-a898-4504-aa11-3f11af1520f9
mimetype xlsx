--- v0 (2026-01-27)
+++ v1 (2026-04-19)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>양계민</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:18Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:18Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>우리 사회가 점점 세계화 글로벌화 되어감에 따라 서로 다른 문화적 관점을 존중하고, 서로 다른 문화적 배경을 지닌 사람들에 대한 문화적 공감능력이 점차 중요한 사회적 역량으로 대두되고 있다. 특히 청소년들의 경우 우리사회의 미래를 이끌어나갈 성장동력으로, 청소년들이 국제감각을 함양시키고 글로벌 인재로 성장할 수 있는 자질을 갖출 수 있도록 여건과 환경을 조성하는 일은 더더욱 중요한 문제라고 볼 수 있다. 이러한 청소년 국제감각 함양 및 글로벌 역량강화에 대한 중요성은 일찍이 인식되어 ’청소년기본법‘의 제정 공포(1991, 12, 31)당시부터 청소년정책의 주요 영역이 되어 왔다(윤철경 외, 2011). 여성가족부에서는 수년 간 청소년국제교류활동을 추진해 왔는데, 현재 추진 중인 사업으로는 국가간 청소년교류 사업, 한․중청소년특별교류 파견사업, 청소년해외자원봉사 파견, 국제회의․행사 참가단 파견 등 크게 네 가지 사업을 들 수 있다. 각 사업의 목적은 약간씩 세부적인 측면에서 차이가 있는 부분이 있지만 공통적으로 ’세계시민의식 함양‘과 ’글로벌 마인드‘, ’국제적 역량강화‘ 등을 목표로 하고 있고 이를 위해 정부 차원에서 막대한 예산을 들이고 있다. 그런데,  각 사업들이 본래 지향하고 있는 목적을 제대로 달성하고 있는지에 대해서는 만족도 수준에서만 평가를 해 왔고, 참가 전․후의 효과성에 대한 비교나 사업 추진상의 어려움 및 문제점 등에 대한 면밀한 분석이 이루어지지 못하였고, 따라서 향후 청소년국제교류활동의 발전방안에 대한 시사점을 도출하는 측면에서 부족했던 것도 사실이다. 
  청소년국제교류활동은 많은 비용과 노력이 투입되는 사업인 만큼 단순히 사후 만족도 조사결과 분석에 그쳐서는 안되며, 각 활동이 끝난 후 실제로 사업이 지향하는 목표를 달성했는지를 면밀하게 분석하고, 효과성에 영향을 미치는 요인들을 함께 분석해야만이 현재의 청소년국제교류활동 효과성을 정확하게 파악할 수 있고, 그러한 효과성이 기반이 되어야만이 향후 활동의 방향성과 개선방안이 도출 될 수 있을 것이다. 따라서 본 연구에서는 청소년국제교류활동 참여 청소년을 대상으로 활동의 효과성을 검증하고, 청소년국제교류활동의 효과성에 영향을 미치는 요인을 파악함으로써 청소년국제교류활동 프로그램의 개선방향과 정책 수립을 위한 기초자료 확보하고자 한다. 이러한 배경을 근거로 본 연구의 목적을 간략히 요약하면 다음과 같다.
  첫째, 청소년 글로벌역량과 다문화감수성 증진의 측면에서 청소년국제교류활동의 효과성을 검증함으로써 향후 보다 발전적이고 효과적인 청소년국제교류활동을 위한 기초자료로 활용할 것이다.
  둘째, 청소년 국제활동 참가자를 대상으로 만족도를 분석함으로써 보다 발전적이고 수요자의 욕구에 부합하는 교류프로그램 구성 및 추진방안을 마련함으로써 사업의 효율성을 증진시키는데 도움이 될 것이다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:04:18Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 I. 서론	 
 1. 연구의 배경 및 목적	 
 2. 연구의 내용	 
 3. 연구방법	 
 4. 기대효과 및 활용방안	 
 Ⅱ. 이론적 배경	 
 1. 청소년국제교류활동의 개념 및 목적	 
 2. 청소년국제교류활동의 근거	 