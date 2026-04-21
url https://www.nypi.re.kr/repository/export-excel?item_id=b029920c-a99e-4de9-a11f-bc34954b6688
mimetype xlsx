--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>최인재||최창욱||반흥식||박수선</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:43:43Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:43:43Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2005</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>이 연구에서는 "갈등해결 문화" 형성의 바탕이 되는 갈등예방 및 해결관련 인프라 현황을 조사하고, 나타나는 문제점과 개선방안을 검토해 보고자 한다. 또한 전문가들의 의견조사와 국내외의 갈등관련 인프라 현황을 기초로 갈등해결을 위한 민간 인프라 구축 방안을 모색해 보는데 연구의 목적이 있다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:43:43Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제1장 서론
  1. 연구의 필요성 및 목적
  2. 연구내용
  3. 연구방법
 제2장 갈등해결을 위한 민간 인프라 구축 현황 및 개선방안
  1. 갈등해결 관련단체, 기구, 센터의 현황 및 개선방안
  2. 갈등해결을 위한 교육프로그램 현황 및 개선방안
  3. 갈등해결을 위한 인적자원 양성 현황 및 개선방안
 제3장 주요 외국의 갈등해결을 위한 민간 인프라 구축현황 및 시사점
  1. 미국
  2. 영국
  3. 일본