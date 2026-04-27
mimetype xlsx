--- v0 (2026-01-27)
+++ v1 (2026-04-27)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>황여정||김지경||이윤주||정윤미</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:07:20Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:07:20Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:07:20Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 조사 개요	 1
 1. 조사 목적	 3
 2. 조사 연혁	 4
 3. 조사 체계	 5
 4. 표본 설계	 7
 5. 조사 내용의 구성: 이전 조사와 2016년 조사의 비교	 22
 Ⅱ. 조사결과 요약	 29
 1. 매체 영역	 31
 2. 행위 영역	 39
 3. 약물 영역	 48
 4. 업소 영역	 54
 5. 근로보호 영역	 59
 Ⅲ. 일반청소년 조사결과 분석	 67
 1. 매체 영역	 69
 2. 행위 영역	 100
 3. 약물 영역	 131