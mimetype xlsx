--- v0 (2026-01-27)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>최용환||박윤수||장혜윤||김보경</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2025-04-24T15:02:44Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2025-04-24T15:02:44Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2025-04-24T15:02:44Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
  1. 연구 목적 3
  2. 연구 내용 및 방법 4
 Ⅱ. 중앙부처별 2023년 인성교육 추진성과 이행점검 결과
  1. 방송통신위원회 13
  2. 교육부 16
  3. 법무부 36
  4. 문화체육관광부 40
  5. 농림축산식품부 48
  6. 환경부 51
  7. 여성가족부 53
  8. 산림청 59
 Ⅲ. 시도교육청별 2023년 인성교육 추진성과 이행점검 결과
  1. 서울특별시교육청 65
  2. 부산광역시교육청 74
  3. 대구광역시교육청 78