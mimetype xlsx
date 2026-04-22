--- v0 (2026-01-27)
+++ v1 (2026-04-22)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이경상||김기헌||김가람</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:18Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:18Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>청소년 아르바이트 근로실태 및 문제점
  청소년 근로보호 법제현황 및 문제점
  청소년 근로보호 정책현황 및 문제점
  청소년 아르바이트 근로보호 정책과제</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:47:18Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 Ⅰ. 연구의 목적 및 내용
  1. 연구의 필요성 및 목적
  2. 연구내용
  3. 연구방법
 Ⅱ. 청소년 아르바이트 근로실태 및 문제점
  1. 청소년 아르바이트 근로참여 정도
  2. 청소년 아르바이트 근로참여 이유
  3. 청소년 아르바이트 근로조건