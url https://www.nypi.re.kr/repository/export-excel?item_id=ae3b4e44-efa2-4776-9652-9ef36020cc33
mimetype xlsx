--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김경준||김영지||모상현</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-26T10:32:31Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-26T10:32:31Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-26T10:32:31Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 2022 청소년수련시설 종합평가 개요 ···························································1
 1. 추진 배경 및 경과 ··························································································3
 2. 평가의 목적 및 방향 ·······················································································4
 3. 평가 개요 ·······································································································5
 4. 평가단계와 절차 ·····························································································8
 5. ’23년도 평가지표 개발 추진 경과 및 주요 내용 ·············································9
 Ⅱ. 2022 청소년수련시설 종합평가 지표 ·························································11
 1. 청소년수련원 종합평가 지표 ········································································13
 2. 청소년유스호스텔 종합평가 지표 ·································································40
 3. 청소년야영장 종합평가 지표 ········································································71
 Ⅲ. 청소년수련시설 실태분석 ···········································································91
 1. 청소년수련원 실태분석 ················································································93
 2. 청소년유스호스텔 실태분석 ·······································································102
 3. 청소년야영장 실태분석 ··············································································111
 Ⅳ. 평가결과 분석 ···························································································121
 1. 청소년수련원 평가결과 ··············································································123