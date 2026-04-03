--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이창호||성윤숙||김경준||김영지</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:33Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:33Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:49:33Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 제1장 학교규칙의 개념과 의의
 1. 학교규칙의 개념
 2. 학교규칙의 의의
 3. 학교규칙의 적용 원칙
 4. 학교규칙이 학생, 학부모, 교원에게 갖는 의미
 제2장 학교규칙 제·개정
 1. 학교규칙 제·개정 원칙
 2. 학교규칙 제·개정 절차 개요
 3. 학교규칙 제·개정 세부 절차
 4. 학교규칙 준수·실천 방안
 제3장 학교규칙 운영의 실제
 1. 휴대전화 및 전자기기 사용 규정
 2. 소지품 검사 규정
 3. 학생자치활동의 조직 및 운영 규정
 4. 학교규칙 개정 절차에 관한 규정