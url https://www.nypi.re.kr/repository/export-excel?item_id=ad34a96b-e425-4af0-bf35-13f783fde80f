--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>장근영</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:04Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:04Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:04Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 청소년 자기주도형 봉사활동의 이해
    1. 청소년자기주도형 봉사활동의 개념
    2. 자기주도형보사활동의 목적과 기대 효과
    3. 자기주도형 봉사활동의 절차 개요
    4. 자기주도형봉사활동의 향후 추진계획
 Ⅱ. 청소년 자기주도형 봉사활동 운영 매뉴얼
    1. 각 단계별 활동 개요
    2. 목표정하기
    3. 계획하기
    4. 활동하기
    5. 평가하기
    6. 보고서 작성
    7. 변화하기
 Ⅲ. 시범사업 효과성 분석
    1. 조사대상자
    2. 측정방법