--- v0 (2026-01-27)
+++ v1 (2026-04-19)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>최원기||함병수||맹영임</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:18:22Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:18:22Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2002</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구는 국립중앙청소년수련원의 특성화 수련시설에 대한 중장기적 마스터플랜과 이에 따른 중범위적 실행계획을 수립하는 것에 목적을 두고 수행되었다. 이러한 목적을 달성하기 위하여 국립중앙청소년수련원의 성격규정을 통한 정당성 제시, 국내·외 특성화수련시설 및 활동에 대한 사례분석을 통한 시사점 도출, 국립중앙청소년수련원 특성화 수련시설·활동에 대한 중장기적 발전방향 구성 및 세부 프로그램 및 시설에 대한 중범위적 시행계획 등이 제시되었다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:18:22Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
 Ⅱ. 국립중앙청소년수련원의 성격 규정
 Ⅲ. 국내·외 특성화 수련시설·활동사례
 Ⅳ. 국립중앙청소년수련원 특성화 수련시설 중장기 마스터플랜
 참고문헌</t>
         </is>
       </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2" t="inlineStr">
         <is>