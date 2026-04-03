--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김승권||김미숙||강은정||김현철||이경상||조혜영||윤선화||김주환||임지영||보건복지가족부||한국보건사회연구원||한국청소년정책연구원</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:26Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:26Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:45:26Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 추진배경
 1. 아동·청소년정책 기본계획의 의의
 2. 아동정책과 청소년정책의 변천과 성과
 3. 아동·청소년 통합정책의 과업
 Ⅱ. 아동·청소년정책 환경변화
 1. 취약·위기계층 아동·청소년의 지속적 증가
 2. 아동·청소년 안전사고 및 유해환경 증가
 3. 아동·청소년 건강 위해요인 증가
 4. 아동·청소년 역량강화 필요성 증대
 Ⅲ. 아동·청소년정책의 비전과 기본전략
 1. 비전 및 목표
 2. 5대 기본전략
 3. 정책의 영역 및 추진과제
 Ⅳ. 영역별 정책과제
 1. 권리보장 및 참여증진
 2. 안전 및 보호강화