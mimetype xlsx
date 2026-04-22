--- v0 (2026-01-27)
+++ v1 (2026-04-22)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>임희진||김지연||이경상</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:25Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:25Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>보건복지가족부(장관 전재희)에서는 한국청소년정책연구원(원장 이명숙)에 의뢰하여 2008년 11월부터 12월 두 달간 한국, 중국, 일본의 청소년 각국 2,000여명, 총 6,000여명을 대상으로 「청소년 가치관 조사」를 실시함.
 본 조사는 국가청소년위원회와 한국청소년정책연구원(2007)이 수행한 조사의 계속사업으로 우리나라 청소년 가치관에 관한 시계열적 자료를 축척하고, 한국과 인접한 중국·일본 청소년의 가치관과 비교함으로써 수요자 중심의 청소년 정책 수립을 위한 방향을 모색하고, 거시적 관점에서 사회정책을 수립하는 데 기초자료로 활용될 수 있을 것임.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:45:25Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 Ⅰ. 조사개요
  1. 조사배경 및 목적
  2. 조사내용
  3. 조사대상
  4. 조사방법
  5. 조사기간
  6. 조사수행기관
  7. 조사의 신뢰도
  8. 결과 해석시 유의사항
 Ⅱ. 국내외 문헌검토