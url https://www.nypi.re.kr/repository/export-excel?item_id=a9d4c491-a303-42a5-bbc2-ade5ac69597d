--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>오해섭||최홍일</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:07:20Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:07:20Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:07:20Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 2016 행복교육 학생모니터단 운영 계획	 1
 1. 추진배경	 3
 2. 추진경과	 3
 3. 2016년도 학생모니터단 운영	 4
 Ⅱ. 행복교육 모니터링 온라인 설문조사 결과 분석	 7
 1. 제 1차 행복교육 모니터링 온라인 설문조사 결과 분석	 9
 2. 제 2차 행복교육 모니터링 온라인 설문조사 결과 분석	 21
 3. 제 3차 행복교육 모니터링 온라인 설문조사 결과 분석	 33
 4. 제 4차 행복교육 모니터링 온라인 설문조사 결과 분석	 40
 5. 제 5차 행복교육 모니터링 온라인 설문조사 결과 분석	 56
 6. 제 6차 행복교육 모니터링 온라인 설문조사 결과 분석	 72
 Ⅲ. 2016년도 학생모니터단 정책제안	 83
 1. 제 1차 정책제안	 85
 2. 제 2차 정책제안	 87
 3. 제 3차 정책제안	 89
 Ⅳ. 학생모니터단 UCC 공모전	 91