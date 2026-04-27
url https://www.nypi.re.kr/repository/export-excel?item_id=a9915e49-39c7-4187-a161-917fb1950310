--- v0 (2026-01-27)
+++ v1 (2026-04-27)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>양계민||권오영</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2024-04-30T21:00:10Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2024-04-30T21:00:10Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2024-04-30T21:00:10Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
 1. 연구의 필요성 및 목적    3
 2. 연구내용    5
 3. 연구방법    6
 Ⅱ. 이론적 배경
 1. 청소년국제교류활동의 개념과 목적    11
 2. 국가정책과 청소년국제교류활동    13
 3. 글로벌 이슈와 청소년활동     18
 4. 청소년국제교류사업의 성과측정     34
 Ⅲ. 성과지표 구성
 1. 성과측정지표 구성의 절차    47
 2. 성과지표 구성의 절차별 내용    48
 Ⅳ. 결론 및 제언
 1. 결론    79
 2. 제언    80
 참고문헌    83</t>