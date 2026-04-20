--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이윤주</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:02Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:02Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:02Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서 론	 1
 1. 연구목적 및 필요성	 3
 2. 연구내용 및 방법	 8
 Ⅱ. 한국의 청년정책  추진체계 및 한계	 11
 1. 우리나라 청년정책 관련 법령 현황	 13
 2. 정부 별 청년정책 추진체계	 20
 3. 정부의 청년정책 사업 및 예산	 28
 4. 기존 청년정책 한계	 34
 Ⅲ. 해외 주요국의 청년정책 추진체계 사례	 41
 1. 해외 주요 국가 청년정책 현황 및 대상국가 선정 기준	 43
 2. 일본	 49
 3. 프랑스	 55
 4. 독일	 64
 5. 시사점	 71
 Ⅳ. 한국형 청년정책 추진체계 모델 연구	 73
 1. 청년정책 추진체계의 필요성	 75