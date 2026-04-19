--- v0 (2026-01-27)
+++ v1 (2026-04-19)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김신영||이경상||백혜정</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:12Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:12Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:44:12Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
 Ⅱ. 청소년 행복지수에 대한 이론적 논의
 1. 행복이란?
 2. 이론적 및 경험적 논의
 3. 행복감 또는 주관적 안녕감의 측정
 4. 주관적 안녕감을 구성하는 삶의 영역
 5. 결론
 Ⅲ. 청소년 행복지수산출 과정
 1. 행복지수 산출을 위한 기본 원칙
 2. 지수 산출방안
 Ⅳ. 청소년 행복지수산출 결과
 1. 객관적 지표
 2. 주관적 지표
 3. 한국 청소년 행복지수
 Ⅴ. 청소년역량지수개발
 Ⅵ. 요약 및 제언