--- v0 (2026-01-27)
+++ v1 (2026-04-17)
@@ -296,101 +296,161 @@
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김승경||백혜정||김경준</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2025-12-29T15:24:00Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2025-12-29T15:24:00Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2025-12-31</t>
         </is>
       </c>
       <c r="O2"/>
-      <c r="P2"/>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2016년, 저소득층 가정의 여성청소년이 생리대를 구입할 경제적 여유가 없어 신발깔창을 생리대 대용품으로 사용하고 있다는 사실이 언론을 통해 알려지게 되면서 보건복지부에서 여성청소년의 건강권 보호를 위해 보건소를 통해 의료급여 및 생계급여 수급 청소년 및 지역아동센터 등 시설이용 청소년에게 생리용품을 현물로 지원하기 시작하였다. ’17년 청소년복지 지원법 제5조 제3항에 ‘여성청소년의 보건위생에 필수적인 물품을 지원할 수 있다’는 조항이 신설되면서 ’18년 청소년주무부처인 여성가족부(현, 성평등가족부)로 업무가 이관되는 등 정부 주도의 여성청소년 생리용품 지원사업이 본격적으로 추진되었다. 그러나 여성청소년 생리용품 지원사업의 예산 실집행률은 매년 80% 전후로 저조한 편이며, 사업을 추진한 이래로 이용자 실태 및 사업개선 방안 등에 관한 연구가 부재하여 지원사업의 현황을 검토하고 개선방안을 도출하고자 하는 목적으로 연구가 추진되었다.
+이에 본 연구에서는 여성청소년 생리용품 지원사업 이용 실태와 이용자의 지원요구 및 지원사업의 개선방안을 확인하여 여성청소년 생리용품 지원사업의 정책개선 방안을 도출하고 향후 사업의 추진방향을 모색하고자 하였다. 이를 위해 여성청소년 생리용품 지원 관련 국내 법 및 지자체 조례 검토, 이용 현황 자료 등을 분석하였고, 해외 주요국(스코틀랜드, 영국, 뉴질랜드, 프랑스, 미국, 캐나다 등)의 생리용품 지원 제도 및 정책 현황 파악하였다. 또한 여성청소년 생리용품 지원사업 신청자 중 이용률이 높은 16~18세 연령군과 이용률이 가장 낮은 19~21세 연령군을 대상으로 이용실태 조사를 실시하고, 이용자와 미이용자 대상 초점집단면접(FGI)을 통해 바우처 이용 경험 및 요구, 지원사업에 대한 개선 의견 및 인식, 월경(생리)에 대한 인식 및 경험 등 지원사업 이용 현황, 이용실태, 애로사항, 제도 개선방안 등 파악하였으며, 그 결과로 다음과 같은 추진과제를 도출하였다.
+첫째, 바우처 신청 및 이용 방법의 편의성을 제고하기 위해 ①바우처 신청 방법의 편의성 제고, ②전국적으로 접근이 편리한 구매처 확보, ③복수 품목 결제 및 무인판매대에서 결제가능하도록 구매처 이용방식 개선, ④잔액조회가 가능한 통합복지 플랫폼 개발 및 모바일앱 제공 등을 통한 사용방식의 편의성 제고 방안을 제안하였다. 
+둘째, 여성청소년 생리용품 지원사업을 주로 신청하는 대상자의 부모, 청소년 대상자 등 대상의 특성 및 접근 가능한 홍보매체 활용을 통한 맞춤형 홍보를 강화하고, 생리용품 지원 바우처 통합 모바일 앱을 개발 및 사회서비스 바우처 시스템과의 연동을 통한 바우처 지급 대상자 누락 방지 및 지속적인 안내하는 등 대상별 맞춤형 홍보 및 지속적인 이용 안내 등을 제안하였다. 
+셋째, 생리대 바우처 금액 책정 시 현실적 기준 적용, 낙인효과에 대한 예방책 마련, 신청률 및 이용률(실이용률), 집행률 제고방안 마련, 공공기관 내 무상 생리대 비치 개선, 보편적 지원의 근거 마련을 통한 여성청소년 생리용품 지원 확대 방안 모색 등의 개선방안을 제안하였다.</t>
+        </is>
+      </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2025-12-29T15:24:00Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
-      <c r="S2"/>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t>I. 서 론
+1. 연구의 필요성 및 목적	3
+2. 연구추진체계	7
+3. 연구내용	7
+4. 연구방법	8
+Ⅱ. 여성청소년 생리용품 지원사업 현황 분석
+1. 생리용품 지원의 필요성: 월경에 대한 인식 변화	13
+2. 중앙정부의 여성청소년 생리용품 지원사업 현황	16
+3. 지방자치단체의 여성청소년 생리용품 지원사업 현황	29
+4. 「학교보건법」에 따른 시·도교육청별 생리용품 지원 현황	41
+5. 소결	42
+Ⅲ. 해외 주요국 여성청소년 생리용품 지원사업 추진 현황
+1. 스코틀랜드	47
+2. 영국	51
+3. 뉴질랜드	53
+4. 프랑스	55
+5. 미국	57
+6. 캐나다	60
+7. 시사점	63
+Ⅳ. 여성청소년 생리용품 지원 실태조사
+1. 조사개요	69
+2. 실태조사 결과	73
+3. 소결	134
+Ⅴ. 여성청소년 생리용품 지원대상자 초점집단면접
+1. 면접개요	141
+2. 초점집단면접 결과	144
+3. 소결	168
+Ⅵ. 여성청소년 생리용품 지원사업 개선을 위한 정책 제언
+1. 바우처 신청 및 이용 방법의 편의성 제고	173
+2. 대상별 맞춤형 홍보 및 지속적인 안내	182
+3. 생리대 바우처 금액 책정 시 현실적 기준 적용	186
+4. 신청률 및 이용률(실이용률), 집행률 제고방안 마련	187
+5. 낙인효과에 대한 예방책 마련	188
+6. 공공기관 내 무상 생리대 비치 확대·강화	189
+7. 여성청소년 생리용품 지원 확대 방안 모색: 보편적 지원을 위한 근거 마련	190
+참고문헌	193
+부 록
+1. ’25년 성평등가족부 여성청소년 생리용품 지원사업예산 현황	205
+2. ’25년 지자체 여성청소년 생리용품 지원 조례 및 자체 사업 추진 현황	206
+3. 여성청소년 생리용품 지원사업 이용자 실태조사 설문지	223
+Abstract	235</t>
+        </is>
+      </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2" t="inlineStr">
         <is>
           <t>0032855</t>
         </is>
       </c>
       <c r="X2" t="inlineStr">
         <is>
           <t>연구보고25-연적금01</t>
         </is>
       </c>
       <c r="Y2" t="inlineStr">
         <is>
           <t>https://www.nypi.re.kr/repository/handle/2022.oak/6596</t>
         </is>
       </c>
       <c r="Z2"/>
       <c r="AA2" t="inlineStr">
         <is>
           <t>kor</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>한국청소년정책연구원</t>
         </is>
       </c>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
-      <c r="AF2"/>
-      <c r="AG2"/>
+      <c r="AF2" t="inlineStr">
+        <is>
+          <t>KOGL_BY_NC_ND</t>
+        </is>
+      </c>
+      <c r="AG2" t="inlineStr">
+        <is>
+          <t>https://www.kogl.or.kr/info/licenseType4.do</t>
+        </is>
+      </c>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2" t="inlineStr">
         <is>
-          <t>여성청소년||생리용품</t>
+          <t>여성청소년||생리용품 지원사업||여성청소년 건강권</t>
         </is>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>여성청소년 생리용품 지원사업 개선방안 연구</t>
         </is>
       </c>
       <c r="AL2"/>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="AN2"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>