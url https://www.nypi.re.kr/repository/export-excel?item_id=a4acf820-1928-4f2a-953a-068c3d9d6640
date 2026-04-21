--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>윤철경||최인재||김승경||김성은</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:10:43Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:10:43Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:10:43Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제Ⅰ장. 서론 
  1. 연구의 필요성 
  2. 연구내용 및 연구방법 
 제Ⅱ장. 서울시 학교 밖 청소년 규모 
  1. 전국 및 서울시 학교 밖 청소년 규모 
   1) 전국 학교 밖 청소년 규모 (2014~2017) 
   2) 서울시 학교 밖 청소년 규모 (2014~2017) 
  2. 서울시 자치구별 학교 밖 청소년 규모 
   1) 자치구별 학교 밖 청소년 규모 (2017) 
   2) 자치구별·교급별 학업중단 학생 수 
  3. 2017 서울시 자치구별·교급별 학업중단 사유 
   1) 초등학교 
   2) 중학교 
   3) 고등학교 
 제Ⅲ장. 서울시 학교 밖 청소년 실태조사 결과
  1. 응답자 분포