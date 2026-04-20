--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>황진구||김지연||이혜연||김광혁</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:18Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:18Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:04:18Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 I. 서론	 1
 1. 연구의 필요성과 목적	 3
 2. 연구의 내용과 방법	 4
 Ⅱ. 유사 방과후서비스 운영과정 분석	 7
 1. 청소년방과후아카데미	 9
 1) 개요 및 주요지침	 9
 2) 운영과정 및 프로그램	 17
 3) 시사점	 26
 2. 방과후학교	 27
 1) 개요	 27
 2) 운영과정 및 프로그램	 39
 3) 시사점	 44
 Ⅲ. 지역아동센터 표준운영과정 및 프로그램 의미와 초안	 47
 1. 지역아동센터 표준운영과정에 대한 논의	 49
 1) 표준운영과정과 프로그램의 의미	 49