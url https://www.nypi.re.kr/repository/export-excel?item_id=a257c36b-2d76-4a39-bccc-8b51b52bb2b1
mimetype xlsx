--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이종원||김영한||서정아</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:01:27Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:01:27Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>1999</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구는 우리나라 지방자치단체 단위에서 수행되고 있는 청소년 정책·사업의 종합적인 평가를 위한 지표체계를 개발하고 그 구체적인 시행방안을 제시하는 데 목적이 있다. 본원에서는 지난 해 청소년 정책·사업 전반에 관한 종합적인 평가사업의 기준이 될 "청소년 정책 평가 지표체계"를 개발하였으며, 본 연구는 그 후속작업으로서 지난 해의 연구를 기초로 하여 지표체계의 세부 지표항목을 확정함과 아울러 평가사업의 시행을 위한 단계별 추진계획을 제시하고자 하였다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:01:27Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 Ⅰ. 서론
  1. 연구의 목적 및 의의
  2. 연구의 내용 및 범위
 Ⅱ. 정책평가의 개념과 모형
  1. 정책의 개념과 유형
  2. 정책평가의 개념과 방법
  3. 외국의 동향과 사례
 Ⅲ. 청소년 정책·사업 평가지표 개발
  1. 지표의 유형과 측정
  2. 1998년 지표체계 개요
  3. 1999년 세부 지표항목 시안