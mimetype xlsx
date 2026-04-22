--- v0 (2026-01-27)
+++ v1 (2026-04-22)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>황진구</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:18Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:18Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:04:18Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 Ⅰ. 서  론	 
 1. 연구의 배경과 목적	 
 2. 연구의 내용과 방법	 
 Ⅱ. 삼성전자 임직원과 함께 하는 청소년방과후아카데미 운영방향	 
 1. 청소년방과후아카데미 개요	 
 1) 청소년방과후아카데미 사업 개요	 
 2) 청소년방과후아카데미 주요 운영 지침	 
 2. 삼성전자 임직원과 함께 하는 청소년방과후아카데미 방향	 
 1) 기존 청소년방과후아카데미 특성 반영	 
 2) 삼성전자 사회공헌활동 특성 반영	 
 Ⅲ. 삼성전자 임직원과 함께 하는 청소년방과후아카데미 운영모형	
 1. 운영모형 개요	 
 2. 계획수립과 평가체계	 
 1) 계획수립을 위한 환경 분석	 
 2) 사업의 목적과 방향수립	 