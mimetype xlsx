--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김기헌</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:00Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:00Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:00Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
   1. 연구목적의 필요성
   2. 연구내용
   3. 연구방법
   4. 조사내용
 Ⅱ. 2017년 4개국(한·일·중·미)청소년 의식조사 결과
   1. 2017년 4개국(한·일·중·미)청소년 의식조사 응답자 분포
   2. 2017년 4개국(한·일·중·미)청소년 의식조사 결과
 Ⅲ. 결론 및 제언
   1. 조사 결과 요약
   2. 정책 제언
 참고문헌
 부      록</t>
         </is>
       </c>
       <c r="T2"/>