--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>윤철경||이창호||최금해||오해섭</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:18Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:18Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:04:18Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 국문요약·
 제1장 서 론
 1. 연구의 필요성 및 목적
 2. 주요 연구 내용
 3. 연구 방법
 가. 문헌연구
 나. 설문조사
 다. 면접조사
 라. 전문가 자문회의 및 세미나 개최
 제2장 한.중 청소년 특별교류의 추진배경 및 추진현황
 1. 한국
 가. 추진배경
 나. 추진현황 
 2. 중국
 가. 추진배경 