--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>황진구</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:05:30Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:05:30Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:05:30Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
 Ⅱ. 중학생 대상 청소년방과후서비스 현황과 사례
    1. 중학생 대상 방과후서비스 현황
    2. 중학생 대상 청소년방과후아카데미 사례
 Ⅲ. 삼성전자 임직원과 함께하는 방과후아카데미 운영 사례
    1. 수원청소년문화센터
    2. 광주광역시청소년수련원
    3. 수정청소년수련관
    4. 중구청소년수련관
 Ⅳ. 2014 삼성전자 임직원과 함께 하는 청소년방과후아카데미 성과 및 만족도 분석
    1. 분석 개요
    2. 사업 성과분석
    3. 청소년 만족도 분석
    4. 학부모 만족도 분석
 Ⅴ. 요약 및 제언
    1. 연구결과 요약