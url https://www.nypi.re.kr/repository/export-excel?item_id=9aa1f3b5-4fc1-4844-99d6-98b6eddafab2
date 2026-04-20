--- v0 (2026-01-28)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>학업중단예방 및 대안교육지원센터</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:04Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:04Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:04Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 학업중단예방 및 대안교육지원센터 소개
     1. 설립 배경 및 근거
     2. 목적
     3. 주요기능
     4. 주요사업
     5. 주요 추진과정
 Ⅱ. 2016년도 사업실적 및 성과
     1. 학업중단 예방
        1) 학업중단 예방 집중지원학교 컨설팅 및 협의회 운영
        2) 학업중단 예방을 위한 학교 관리자 연수
        3) 꿈키움 멘토단 운영 담당자 연수
        4) 2016년 학업중단 예방 우수사례 공모 및 사례집 제작 및 배포
     2. 대안교육 지원
        1) 학교 내 대안교실 컨설팅 및 협의회 운영
        2) 학교 내 대안교실 담당자 연수
        3) 대안교육 담당교원 등 연수