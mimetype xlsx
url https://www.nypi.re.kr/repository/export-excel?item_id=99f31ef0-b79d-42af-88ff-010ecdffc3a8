--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김기헌||유민상||변금선||배정희||이민정||배진우</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:11:43Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:11:43Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:11:43Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제1장 서론
    제1절 연구 배경·필요성 및 목적
    제2절 주요 연구내용
    제3절 연구추진방법
 제2장 이론적 배경
    제1절 청년 개념과 연령에 대한 논의
    제2절 청년정책의 개념
 제3장 청년정책의 추진 현황 및 진단 방법
    제1절 청년정책 분류와 현황
    제2절 청년정책 사업 및 예산 진단을 위한 분석틀
 제4장 청년 일자리 정책의 추진 현황 및 정책진단
    제1절 청년 일자리 실태
    제2절 청년 일자리 정책 추진 현황 분석
    제3절 청년 일자리 정책 사업 및 예산 진단
    제4절 청년 일자리 정책 영역 소결
 제5장 청년 교육 및 훈련 정책의 추진 현황 및 정책진단