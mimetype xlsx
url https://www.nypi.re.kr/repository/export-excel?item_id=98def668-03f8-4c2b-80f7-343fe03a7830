--- v0 (2026-01-27)
+++ v1 (2026-04-22)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김기헌||안선영||장상수||김미란||최동선</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:59Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:59Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>이 연구는 다양한 생활시간에 관한 자료를 활용하여 청소년들의 생활시간 활용에 관한 국제비교분석을 통해 사회진출 이후 낮은 경쟁력을 갖는 것으로 평가되는 원인 분석 및 청소년 활동 및 역량 강화에 대한 정책적 대안을 제시하고자 함.
  동시에 주요 국가들에서 대학 입시와 기업체 입사에 활용되는 전형자료들이 무엇이며 평정기준들을 어떻게 설정하고 있는지를 국내 실태와 비교분석함으로써 우리나라의 대입 및 입사 시 전형기준의 문제점과 시사점을 도출하여 청소년 활동과 관련된 정책적 대안을 제시하고자 함.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:45:59Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 Ⅰ. 서론
  1. 연구의 필요성 및 목적
  2. 연구의 내용
  3. 연구의 방법
 Ⅱ. 아동·청소년의 생활패턴 국제비교
  1. 생활영역별 시간배분 국제비교
  2. 학습시간 국제비교
  3. 수면 및 여가시간 국제비교
  4. 참여 및 자원봉사활동 국제비교
  5. PISA를 통해본 학습시간과 학업성취도의 관계