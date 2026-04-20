--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>최용환</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:03Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:03Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:03Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
    1. 연구목적
    2. 연구내용
    3. 연구방법
 Ⅱ. 서울시 청소년수련관의 운영 현황
    1. 서울시 청소년수련관의 인력 현황
    2. 서울시 청소년수련관의 재정 현황
    3. 서울시 청소년수련관의 운영에 따른 유형
 Ⅲ. 청소년수련관 보조금 정책의 이론적 배경
    1. 보조금 지원의 목적과 효과
    2. 공공기관의 보조금 지원정책에 대한 선행연구
    3. 청소년수련관의 보조금 지원에 대한 선행연구
 Ⅳ. 서울 청소년수련관의 운영과 운영보조금 실태 분석
    1. 서울시 청소년수련관의 운영목적
    2. 서울시 청소년수련관의 운영방식과 실태에 대한 인식도 조사
    3. 서울시 청소년수련관의 보조금과 시설재정에 대한 인식도 조사