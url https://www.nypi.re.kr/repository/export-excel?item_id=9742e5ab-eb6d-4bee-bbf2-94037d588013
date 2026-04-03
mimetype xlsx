--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>성은모||강경균</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:55Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:55Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:06:55Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제Ⅰ장 서 론	 1
 1. 연구의 필요성 및 목적	 3
 2. 연구내용	 6
 제Ⅱ장 이론적 배경	 7
 1. 휴먼네트워크 멘토링 사업 개요	 9
 2. 휴먼네트워크 협력기관 현황조사를 위한 관련 선행문헌 분석	 14
    1) 기관별 실태조사 및 평가지표 영역에 대한 선행문헌 분석	 14
    2) 평가 영역 및 하위요소에 기초한 휴먼네트워크 멘토링 실태조사(2010) 문항 분석	 14
    3) 휴먼네트워크 협력기관 실태조사 영역 및 하위요소 선정 및 설문지 구성	 17
 3. 멘토링의 효과성에 대한 선행문헌 분석	 19
    1) 멘토링의 정의 및 특징	 19
    2) 멘토링 프로그램의 효과성	 24
 제Ⅲ장 연구방법	 31
 1. 연구대상	 33
 2. 연구도구	 35
 3. 연구절차	 39