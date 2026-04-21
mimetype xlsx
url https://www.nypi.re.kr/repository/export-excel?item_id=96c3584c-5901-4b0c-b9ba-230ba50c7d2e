--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김신영||오성배||이명진</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:42Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:42Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2007</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:44:42Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차 
 Ⅰ. 서론
 Ⅱ. 본론
  1. 행복에 대한 이론적 검토
  2. 한국청소년 행복지수
   1) 하위영역 세부지표
   2) 한국청소년 행복지수 조사
 Ⅲ. 결론
 참고문헌</t>
         </is>
       </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2" t="inlineStr">
         <is>