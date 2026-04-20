--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김영지||정은주||김정주</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:54Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:54Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:06:54Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제Ⅰ장 서  론	 1
 1. 연구의 필요성과 목적	 3
 2. 연구의 내용과 방법	 4
 제Ⅱ장 2015년 청소년방과후아카데미 운영 현황	 7
 1. 청소년방과후아카데미 사업의 개요	 9
 2. 2015년 청소년방과후아카데미 현황	 15
 제Ⅲ장 청소년방과후아카데미 효과･만족도 조사결과	 19
 1. 조사개요	 21
 2. 청소년 만족도	 25
 3. 청소년 효과성	 29
 4. 학부모 만족도	 35
 제Ⅳ장 청소년방과후아카데미 종사자 관리체계 개선방안	 41
 1. 종사자의 유형과 직무	 43
 2. 종사자의 실태 및 교육요구 분석	 58
 3. 종사자 관리체계 개선방안	 86
 제Ⅴ장 제  언	 121