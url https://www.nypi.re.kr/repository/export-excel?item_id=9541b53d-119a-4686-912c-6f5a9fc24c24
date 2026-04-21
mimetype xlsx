--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이민희||김진호||최창욱||강일규||강정석||김은경||김흥주||김현철||성윤숙||최인재</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:43:43Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:43:43Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2005</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>2004년 12월 정부혁신·지방분권위원회에서 「국무총리 청소년위원회」로 청소년 행정조직 통합 의결됨. 기존의 청소년정책에 대한 성찰적 혁신을 통한 새로운 청소년정책 패러다임 구축 필요에 의해 추진.
 과제 목적은 새롭게 출범하는 「국무총리 청소년위원회」의 정책비전을 모색하고, 정책비전에 기초한 국가청소년정책의 발전방향과 추진과제를 도출하는데 있다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:43:43Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 과제개요 및 추진경과
  1. 과제추진배경 및 목적
  2. 과제범위
  3. 과제추진방법
  4. 과제추진체계도
  5. 과제추진경과
 Ⅱ. 기존 청소년정책의 성과와 문제점
  1. 기존 청소년정책의 성과
  2. 기존 청소년정책의 문제점
  3. 새로운 청소년정책의 시대적 과제
 Ⅲ. 국내외 청소년정책의 환경변화