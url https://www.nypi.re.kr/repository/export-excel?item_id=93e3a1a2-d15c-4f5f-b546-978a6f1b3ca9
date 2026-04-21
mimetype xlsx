--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>배상률||심우민||최현정</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:12:23Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:12:23Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:12:23Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
     1. 연구의 필요성 및 목적
     2. 연구내용
 Ⅱ. 관계부처의 미디어 리터러시 교육 정책현황 및 주요사업
     1. 교육부
     2. 방송통신위원회
     3. 문화체육관광부
     4. 시사점
 Ⅲ. 미디어 리터러시 교육 정책 추진체계 해외 동향
     1. EU
     2. 핀란드
     3. 영국
     4. 미국
     5. 호주
     6. 시사점
 Ⅳ. 정책제언