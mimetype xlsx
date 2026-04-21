--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김정주||김진호||소병조</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:26:07Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:26:07Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2003</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:26:07Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>I. 서론
 II. 이론적 배경
 III. 서울특별시학생교육원 수련교육 참여청소년 의견조사
 IV. 서울특별시학생교육원 수련시설별 현황과 운영실태
 V. 서울특별시학생교육원의 특수성과 특성화의 과제
 VI. 서울특별시학생교육원 수련시설 특성화 방안
 VII. 요약 및 제언</t>
         </is>
       </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2" t="inlineStr">
         <is>
           <t>000000017456</t>
         </is>