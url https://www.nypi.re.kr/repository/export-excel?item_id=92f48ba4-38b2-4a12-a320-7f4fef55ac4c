--- v0 (2026-01-27)
+++ v1 (2026-04-04)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>황세영</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:01Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:01Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:01Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
    1. 연구의 배경과 목적
    2. 연구내용
    3. 연구방법
 Ⅱ. 이론적 배경
    1. SDGs 시대 청소년 활동의 의미
    2. 환경교육 및 지속가능발전교육과 청소년 활동의 접점
    3. SDGs 시대 청소년 역량 증진을 위한 청소년 활동 개념
 Ⅲ. SDGs 관련 국내 청소년 활동 사례 분석
    1. 사례 조사 방법
    2. 사례 분석 결과
    3. 소결
 Ⅳ. SDGs 관련 국내 청소년 활동 사례 분석
    1. 사례 조사 방법
    2. 사례 분석 결과
    3. 소결