--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>황진구||이종원||김희진</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:05:30Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:05:30Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:05:30Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서    론	 1
 1. 조사 배경과 목적	 3
 2. 조사 내용과 방법	 5
 Ⅱ. 지역아동센터 현황과 아동패널조사 개요	 7
 1. 지역아동센터 현황	 9
 1) 시설현황	 9
 2) 이용아동 현황	 13
 3) 종사자 현황	 15
 2. 지역아동센터 아동패널조사 개요	 16
 1) 조사 모형	 16
 2) 표본설계 및 구성	 18
 3) 조사 내용	 27
 4) 조사 및 자료처리 방법	 35
 Ⅲ. 2014년 초등학교 4학년 패널 조사 결과	 37
 1. 개인발달	 39
 1) 신체발달(체격과 건강)	 39