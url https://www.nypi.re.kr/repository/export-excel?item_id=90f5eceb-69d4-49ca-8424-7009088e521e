--- v0 (2026-01-27)
+++ v1 (2026-04-22)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>최창욱||이기봉||최인재</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:59Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:59Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:45:59Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목     차
 Ⅰ. 서 론
   1. 연구배경 및 목적
   2. 연구내용 및 방법
    1) 열린장학금 사업의 정체성 확립
    2) 열린장학금 사업의 효과성과 만족도 조사·분석
    3) 미래 교육정책에 적합한 장학사업의 방향
    4) 열린장학금 사업의 발전 방안 마련
 Ⅱ. 이론적 논의 
  1. 열린장학금 사업의 개요
    1) 열린장학금의 추진배경 및 추진결과 
    2) 열린장학금의 운영체제
    3) 열린장학금의 주요 사업
  2. 열린장학금의 개선과정 및 의의 
    1) 문제점의 진단과 개선의 과정
    2) 열린장학금의 의의에 대한 분석