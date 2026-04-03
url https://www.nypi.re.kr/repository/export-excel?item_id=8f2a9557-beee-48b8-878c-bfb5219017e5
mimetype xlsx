--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>강경균</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:34Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:34Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:34Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 창업교육 개요
    1. 직업계고 창업교육 개요
       1) 창업교육 목적
       2) 교육 대상
       3) 교육 운영 모형
    2. 직업계고 창업교육 운영 모형 및 운영 방안
 Ⅱ. 창업교육 운영 내용
    1. 전문교과형
       1) 운영 개요
       2) 운영 절차
       3) 운영 내용
       4) 운영 전략
       5) 운영 자료
       6) 관련 학교 및 자료
    2. 동아리형
       1) 운영 개요