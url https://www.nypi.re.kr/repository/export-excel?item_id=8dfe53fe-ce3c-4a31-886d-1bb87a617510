--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김영한||이혜연||김홍규||김갑성||김종규||김선혜</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:18:21Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:18:21Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2002</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구의 목적은 시흥시의 기본현황을 토대로 하여 시흥시 청소년을 위한 청소년육성 기반을 구축하고자 하며, 그 중엣 청소년수련시설을 건립하기 위한 입지선정 및 비용타당성을 제시하고, 시흥시 청소년수련시설 건립시 청소년의 욕구를 수용한 공간구성을 제안하는데 있다 .</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:18:21Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 1. 서론
 2. 청소년수련시설 개념과 운영특성
  1) 청소년수련시설의 의미
  2) 청소년의 생활특성과 수련시설
  3) 청소년수련시설 운영 특성과 문제점
 3. 청소년수련시설의 입지선정
 4. 청소년수련시설 타당성 분석
 5. 외국의 사례
  1) 미국의 Boys and Girls Club 활동
  2) 스웨덴의 여가센타와 방과후 학교
  3) 영국의 청소년 정보센타