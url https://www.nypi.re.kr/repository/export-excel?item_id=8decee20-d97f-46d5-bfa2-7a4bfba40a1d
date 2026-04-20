--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이춘화||이민희||임성택</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:01:27Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:01:27Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>1999</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>이 연구에서는 가정과 학교, 지역사회에서 청소년 집단따돌림을 예방하고 지도할 수 있도록 대책을 모색하고자 한다. 연구목적은 크게 다음 두가지로 정리할 수 있다.
 첫째, 집단따돌림의 개념 및 유형, 원인 등을 탐색하고, 우리나라의 집단따돌림 발생실태와 이에 대한 현행 대책들을 분석하는 한편, 일본, 미국, 독일, 영국, 노르웨이 등 선진제국의 집단따돌림 실태와 대처방안에 대해 고찰한다. 
 둘째, 가정과 학교, 지역사회에서 집단따돌림을 예방하고 지도할 수 있는 방안을 모색하는 한편 교육정책적인 지원이 이루어져야 할 사안들을 정책제언으로 제시한다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:01:27Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 1. 서론
  1. 연구목적
  2. 연구내용 및 방법
  3. 이론적 논의
   가. 집단따돌림의 개념
   나. 집단따돌림의 유형
   다. 집단따돌림의 원인
 2. 집단따돌림 발생실태와 현황대책
  1. 집단따돌림 발생실태