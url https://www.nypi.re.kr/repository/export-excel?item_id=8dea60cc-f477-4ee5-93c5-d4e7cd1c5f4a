--- v0 (2026-01-27)
+++ v1 (2026-04-30)
@@ -296,96 +296,157 @@
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>신동훈||이지연||이정민||장한소리</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2025-12-24T14:47:41Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2025-12-24T14:47:41Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2025-12-31</t>
         </is>
       </c>
       <c r="O2"/>
-      <c r="P2"/>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>한국 사회가 다문화사회로 이행함에 따라 한국청소년정책연구원에서는 다문화청소년의 발달 과정을 이해하고 정책 수립의 기초자료를 제공하기 위해 다문화청소년패널조사를 실시하고 있으며, 관련한 연구를 지속하고 있다. 이러한 노력의 일환으로 이번 연구에서는 기존 수행하고 있는 다문화청소년패널조사를 지속하고, 다문화청소년의 성장 실태를 분석함으로써, 관련한 지원 정책을 체계화하고 고도화할 수 있는 시사점을 도출하는 것을 목표로 하였다. 
+구체적으로 다문화청소년패널조사의 일환으로 1기 패널(2011년 구축, 15차조사)과 2기 패널(2019년 구축, 7차 조사) 추적조사를 실시하였다. 또한, 변화하는 사회환경을 반영하여 향후 3기 신규 패널을 구축하기 위해, 초등학교 4학년 다문화청소년을 대상으로 예비조사를 병행하였다. 
+정책적 시사점 도출을 위해서는 문헌연구 및 양적·질적 자료에 대한 분석을 실시하였다. 양적 자료는 기존 축적된 패널자료를 활용하여 다문화청소년 유형별 진로·진학 준비 양상을 파악하기 위해 기초 및 심화 분석을 수행하였다. 질적자료는 초기 한국어 집중교육인 한국어예비과정에 대한 참여관찰 및 관계자(당사자, 친구, 교사) 심층면담을 통해 수집한 자료를 분석하였으며, 이에 더해 선행연구 및 관련 정책 분석을 실시하여 현장에 밀착된 정책적 제안을 제시하고자 했다. 
+분석결과, 다문화청소년의 학업 문제는 단순한 학습 부진이 아니라 또래 관계의 어려움과 심리·정서적 위축 등과 관련해 복합적으로 이해될 필요가 있음이 드러났다. 또한, 다문화청소년의 상급학교 진학준비 수준에는 이질적인 하위 유형이 존재했는데, 학교 상담, 부모의 관심과 지원, 심리정서적 요인이 밀접하게 관련된 것으로 파악되었다.
+언어와 학업성취 관련하여, 일상적 의사소통 능력과 학문적 언어능력에 대한 차이를 깊이 있게 고려하지 못하는 지원 체계는 다문화청소년의 학습 실패의 주요한 위험 요인으로 작용할 수 있는 것으로 나타났다. 입국 초기 한국어 구사에 어려움을 겪는 다문화청소년을 지원하는 한국어예비과정은 일상적 의사소통 수준을 향상시키는 데 일정 수준 기여하고 있으나, 전문 상담인력 부재로 인한 체계적인 정서 지원 부족 문제가 나타날 위험을 안고 있었다. 나아가 교실 내 학생 이질성과 원적교와의 구조적·관계적 단절 등과 같은 한계를 동반하고 있어 개선의 여지가 있는 것으로 분석되었다. 
+이와 같은 분석결과를 바탕으로 이 연구는 ‘언어를 넘어 관계로, 적응을 넘어 성장으로’라는 비전을 수립하고, 네 가지 원칙(① 본질에 집중하는 초기지원, ② 경계를 허무는 통합지원, ③ 차이를 존중하는 포용과 공정, ④ 미래를 여는 혁신, 함께하는 지속)을 설정하였다. 이를 실현하기 위한 5대 세부과제로 1) 학습한국어 역량 강화를 위한 다차원적 언어 지원체계 구축, 2) 관계 기반 심리·정서 안정 및 사회통합 지원체계 강화, 3) 다층적 진로·학업 경로 지원 모델도입, 4) 학교-가정-지역사회 거버넌스 구축(통합지원서비스 네트워크), 5) 포용적 교육 환경을 위한 시스템 및 기반시설 혁신을 제안하였다.</t>
+        </is>
+      </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2025-12-24T14:47:41Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
-      <c r="S2"/>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t>제1부 연구개요
+Ⅰ. 서 론 
+ 1. 연구의 필요성 및 목적  3
+ 2. 다문화청소년의 정의  6
+ 3. 주요 연구 내용  9
+ 4. 연구방법  13
+ 5. 보고서 구성  24
+제2부 자료구축
+Ⅱ. 기존패널(1기·2기) 추진경과 및 관리
+ 1. 다문화청소년패널조사 개요  29
+ 2. 1기 패널 표본설계 및 조사내용  33
+ 3. 2기 패널 표본설계 및 조사내용  48
+ 4. 패널조사 절차 및 방법  64
+ 5. 2025년 다문화청소년패널조사  73
+ 6. 이탈패널 분석  92
+Ⅲ. 신규패널(3기) 예비조사
+ 1. 신규패널(3기) 구축의 필요성 139
+ 2. 신규패널(3기) 예비조사 개요 140
+ 3. 조사내용 및 문항구성 157
+제3부 자료분석
+Ⅳ. 선행연구 및 정책분석: 다문화청소년의 학업, 진학준비, 한국어 교육
+ 1. 다문화청소년 현황 및 전망 213
+ 2. 다문화청소년 학업, 진학준비, 한국어 교육 관련 선행연구  225
+ 3. 입국 초기 다문화청소년 한국어 교육 지원(한국어예비과정) 정책 분석238
+ 4. 요약 및 시사점  248
+Ⅴ. 패널자료 분석: 다문화청소년의 학업 및 진로·진학
+ 1. 분석 개요 251
+ 2. 기초 분석: 다문화청소년의 학업 관련 요인 분석  252
+ 3. 다문화청소년의 상급학교 진학준비도 전이 양상과 학교생활 차이 분석 276
+ 4. 요약 및 시사점  291
+Ⅵ. 참여관찰 및 심층면접: 한국사회 적응(한국어 교육과 학교적응을 중심으로)
+ 1. 연구개요  301
+ 2. 한국어예비과정 운영기관 사례분석: 참여관찰 및 면담자료 분석 303
+ 3. 한국어예비과정 위탁경험 다문화청소년의 원적교 내 의미있는 타인 심층면접자료 분석  334
+ 4. 소결: 한국어예비과정의 성과와 한계, 그리고 통합적 연계 방안 388
+Ⅶ. 정책제언: 다문화청소년의 성장 및 적응을 위한 정책 체계화 방안
+ 1. 제언 도출 방법  395
+ 2. 분석결과 요약 및 시사점  397
+ 3. 정책제언(안)  405
+참고문헌  419
+부록  441</t>
+        </is>
+      </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2" t="inlineStr">
         <is>
           <t>0032821</t>
         </is>
       </c>
       <c r="X2" t="inlineStr">
         <is>
           <t>연구보고25-일반07</t>
         </is>
       </c>
       <c r="Y2" t="inlineStr">
         <is>
           <t>https://www.nypi.re.kr/repository/handle/2022.oak/6577</t>
         </is>
       </c>
       <c r="Z2"/>
       <c r="AA2" t="inlineStr">
         <is>
           <t>kor</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>한국청소년정책연구원</t>
         </is>
       </c>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
-      <c r="AF2"/>
-      <c r="AG2"/>
+      <c r="AF2" t="inlineStr">
+        <is>
+          <t>KOGL_BY_NC_ND</t>
+        </is>
+      </c>
+      <c r="AG2" t="inlineStr">
+        <is>
+          <t>https://www.kogl.or.kr/info/licenseType4.do</t>
+        </is>
+      </c>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2" t="inlineStr">
         <is>
           <t>다문화청소년||패널데이터</t>
         </is>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>2025 다문화청소년 종단연구: 총괄보고서</t>
         </is>
       </c>
       <c r="AL2"/>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="AN2"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 