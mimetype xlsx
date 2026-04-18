--- v0 (2026-01-27)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>황여정||임희진||정은주||유설희||정윤미</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-26T10:32:33Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-26T10:32:33Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-26T10:32:33Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 조사 개요	1
 1. 조사 목적	3
 2. 작성 연혁	3
 3. 조사 대상	3
 4. 조사 체계	5
 5. 모집단 분석	6
 6. 표본 설계	10
 7. 가중치와 모수 추정	24
 8. 조사내용의 구성	28
 Ⅱ. 조사 결과	35
 1. 심리ㆍ정서적 특성	37
 2. 가정 안팎의 생활 경험	61
    2-1. 가정 내 경험	61
    2-2. 가정 밖 경험	73
 3. 인터넷 이용 경험	88
 4. 일상생활 경험	114