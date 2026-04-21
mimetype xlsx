--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김기헌||임희진||장근영||김혜영||황옥경</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:18Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:18Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:47:18Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 제1장 서론
  1. 연구의 목적과 필요성
  2. 연구 추진체계 및 연구 내용
  3. 연구 방법
 제2장 청소년을 둘러싼 환경변화와 정책 진단
  1. 청소년을 둘러싼 환경 변화와 청소년들의 현실
  2. 국내 청소년정책 환경 진단
  3. 국외 청소년정책 환경 진단
  4. 청소년정책기본계획의 성과와 한계
 제3장 제5차 청소년정책기본계획 추진방향
  1. 가족 및 아동정책과의 관계와 연계방향
  2. 제5차 청소년정책기본계획의 추진방향
  3. 제5차 청소년정책기본계획의 영역체계(안)
  4. 제5차 청소년정책기본계획의 정책과제(안)
 참고문헌