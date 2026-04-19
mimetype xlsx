--- v0 (2026-01-27)
+++ v1 (2026-04-19)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>한국청소년개발원</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:18:21Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:18:21Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2002</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>선진국 청소년자원봉사 정책 및 프로그램 조사연수 사업은 창의적이고 다양한 청소년자원봉사 프로그램을 개발하고 청소년 자원봉사를 위한 효과적인 지원과 제도화를 정착시켜야 한다는 필요에서 기획되었다. 이에 자원봉사 문화와 참여가 우리보다 앞서있는 영국, 프랑스, 독일의 자원봉사 역사와 현황, 정책, 프로그램 내용을 파악하여 활용하고자 한다. 선진 외국의 자원봉사 일반과 청소년 자원봉사를 위한 정책과 제도, 청소년의 욕구를 반영한 활동터전에서의 프로그램, 운영체계 등을 조사하여 우리 실정에 맞는 정책개발 및 프로그램 개발에 도움을 주고자 한다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:18:21Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목     차  
 1. 사업  개요
 2. 연수결과 종합
  가. 독일의 자원봉사 정책과 프로그램
  나. 프랑스의 자원봉사 정책과 프로그램
  다. 영국의 자원봉사 정책과 프로그램
 3. 연수 소감문</t>
         </is>
       </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>