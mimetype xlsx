--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이윤주||오해섭||유설희||배진우||이루다</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:35Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:35Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:35Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제1장 서론
      1. 연구목적 및 필요성
      2. 연구내용 및 방법
 제2장 지역사회 청소년 참여와 청소년의회 의미
      1. 청소년참여의 의미와 유형
      2. 청소년의회 발생배경
      3. 청소년의회 관련 조례 현황
 제3장 서울시 청소년의회 운영 체계 및 특성
      1. 서울시 청소년의회 운영 현황 및 활동 내용
      2. 운영주체에 따른 서울시 청소년의회 특징
 제4장 서울형 청소년의회 교육과정 개발
      1. 청소년의회 교육과정
      2. 퍼실리테이터 대상 교육과정
      3. 청소년 대상 교육과정
 제5장 서울형 청소년의회 운영 가이드북 개발
      1. 구성 및 선발 방안