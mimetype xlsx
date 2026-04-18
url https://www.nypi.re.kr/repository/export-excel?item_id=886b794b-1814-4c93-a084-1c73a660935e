--- v0 (2026-01-27)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>최용환</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2025-04-24T15:02:45Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2025-04-24T15:02:45Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2025-04-24T15:02:45Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 2024년 인성교육 전문인력 양성기관 지정 및 운영 개요
  1. 사업 추진의 목적 및 근거 3
  2. 사업 추진 체계 7
  3. 사업 추진 일정 8
 Ⅱ. 2024년 인성교육 전문인력 양성기관 지정
  1. 인성교육 전문인력 양성기관 지정 개요 11
  2. 인성교육 전문인력 양성기관 지정 심사 12
 Ⅲ. 2024년 인성교육 전문인력 양성기관(서울대학교) 운영 결과보고
  사업 전담관리 조직 명단 및 연락처 17
  서울대학교 일반 현황 18
  2024년 인성교육 전문인력 양성기관 운영결과보고서 요약 21
   1. 사업 개요 22
    1) 사업 목적 22
    2) 추진 체계 23
    3) 추진 경과 23
   2. 운영 실적 26