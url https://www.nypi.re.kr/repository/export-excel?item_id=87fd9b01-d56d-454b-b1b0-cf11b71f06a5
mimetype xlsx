--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>최용환||이희철||장혜윤</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:12:21Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:12:21Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:12:21Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>1. 연구의 필요성, 목적	 1
 2. 연구의 기대효과	 1
 3. 인건비 및 보수체계 실태조사 결과	 2
 4. 청소년시설 유형별 재정분석	 3
 5. 청소년시설 유형별 적정인건비 제안 및 중장기 인상 로드맵	 12
 6. 청소년수련시설 유형별 운영지원비 기준제안	 14
 7. 시설 종사자 복리후생제도 현황 및 제안	 28</t>
         </is>
       </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2" t="inlineStr">
         <is>
           <t>000000030473</t>
         </is>